--- v0 (2025-12-14)
+++ v1 (2026-04-04)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="4404"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1309"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1701"/>
@@ -59,310 +59,170 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="540BD71B" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="654804FE" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.Description}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16F46A7A" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.Qty}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39A59ADE" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="00F42F3E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.Unit}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21331A9B" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="00F42F3E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.Price}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40906BA0" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="00F42F3E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.Disc}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F7D9F41" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="00F42F3E">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.VAT}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1153816B" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Item.Amount}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF1B64" w14:paraId="7BB81828" w14:textId="77777777" w:rsidTr="00820463">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39A42CF8" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="00C6633D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A5DF331" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00F87152" w:rsidRDefault="00DF1B64" w:rsidP="00C6633D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -498,225 +358,145 @@
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35CFD599" w14:textId="3B93654E" w:rsidR="00DF1B64" w:rsidRPr="00F87152" w:rsidRDefault="00181E14" w:rsidP="002E7DE4">
             <w:pPr>
               <w:spacing w:before="40" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181E14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total </w:t>
-[...19 lines deleted...]
-              <w:t>. VAT</w:t>
+              <w:t>Total excl. VAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="014215C5" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00F87152" w:rsidRDefault="00DF1B64" w:rsidP="002E7DE4">
             <w:pPr>
               <w:spacing w:before="40" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{SubtotalExclVAT}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF1B64" w14:paraId="7F50E68E" w14:textId="77777777" w:rsidTr="00820463">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CB506E6" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="37D66EAF" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00F87152" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{VAT.Description}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38611434" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00F87152" w:rsidRDefault="00DF1B64" w:rsidP="008776E2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F87152">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{VAT.Amount}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E211E3" w14:paraId="4D41831F" w14:textId="77777777" w:rsidTr="00820463">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA9C35B" w14:textId="77777777" w:rsidR="00E211E3" w:rsidRDefault="00E211E3" w:rsidP="00C6633D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4404" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54B857F1" w14:textId="77777777" w:rsidR="00E211E3" w:rsidRPr="00F87152" w:rsidRDefault="00E211E3" w:rsidP="00C6633D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -846,299 +626,210 @@
             <w:pPr>
               <w:spacing w:before="200" w:after="200"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BAEFDA7" w14:textId="1F8CB186" w:rsidR="00DF1B64" w:rsidRPr="00F87152" w:rsidRDefault="00820463" w:rsidP="00544381">
             <w:pPr>
               <w:spacing w:before="200" w:after="200"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00820463">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1A1A1A"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Amount</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Amount to pay </w:t>
             </w:r>
             <w:r w:rsidR="00DF1B64" w:rsidRPr="00C83489">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="808080"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{Currency}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1345CC82" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00380D4E" w:rsidRDefault="00DF1B64" w:rsidP="00544381">
             <w:pPr>
               <w:spacing w:before="200" w:after="200"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380D4E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1A1A1A"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...19 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{TotalAmount}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF1B64" w14:paraId="4871AC52" w14:textId="77777777" w:rsidTr="00820463">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A634993" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRDefault="00DF1B64" w:rsidP="00C6633D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8691" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E0A4353" w14:textId="77777777" w:rsidR="00380D4E" w:rsidRDefault="00380D4E" w:rsidP="00DF1B64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="C0504D" w:themeColor="accent2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AC5A677" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00380D4E" w:rsidRDefault="00DF1B64" w:rsidP="00DF1B64">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1A1A1A"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00380D4E">
               <w:rPr>
                 <w:color w:val="1A1A1A"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>{</w:t>
-[...17 lines deleted...]
-              <w:t>}</w:t>
+              <w:t>{InvoiceText}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B8FD882" w14:textId="77777777" w:rsidR="00DF1B64" w:rsidRPr="00C83489" w:rsidRDefault="00DF1B64" w:rsidP="00DF1B64">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1A1A1A"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52105A00" w14:textId="4E552A1A" w:rsidR="00C2565A" w:rsidRDefault="00C2565A" w:rsidP="00DF1B64"/>
     <w:p w14:paraId="1D90B38F" w14:textId="77777777" w:rsidR="00697DCB" w:rsidRDefault="00697DCB" w:rsidP="00DF1B64"/>
     <w:sectPr w:rsidR="00697DCB" w:rsidSect="009B5F22">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="513" w:right="707" w:bottom="1440" w:left="567" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5048D170" w14:textId="77777777" w:rsidR="0046030C" w:rsidRDefault="0046030C" w:rsidP="005E2100">
+    <w:p w14:paraId="19E5EC42" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="005E2100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18583DF7" w14:textId="77777777" w:rsidR="0046030C" w:rsidRDefault="0046030C" w:rsidP="005E2100">
+    <w:p w14:paraId="74FE00A1" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="005E2100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1149,116 +840,116 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08AC18DA" w14:textId="77777777" w:rsidR="00190621" w:rsidRDefault="00190621">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E2CD678" w14:textId="77777777" w:rsidR="00190621" w:rsidRDefault="00190621">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27841E1A" w14:textId="77777777" w:rsidR="00190621" w:rsidRDefault="00190621">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16A619F8" w14:textId="77777777" w:rsidR="0046030C" w:rsidRDefault="0046030C" w:rsidP="005E2100">
+    <w:p w14:paraId="18CDBC9D" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="005E2100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75651742" w14:textId="77777777" w:rsidR="0046030C" w:rsidRDefault="0046030C" w:rsidP="005E2100">
+    <w:p w14:paraId="7B7067C8" w14:textId="77777777" w:rsidR="00C213A3" w:rsidRDefault="00C213A3" w:rsidP="005E2100">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B97CC7F" w14:textId="77777777" w:rsidR="00190621" w:rsidRDefault="00190621">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutenett"/>
       <w:tblW w:w="10598" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="250"/>
       <w:gridCol w:w="1843"/>
       <w:gridCol w:w="2551"/>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="851"/>
       <w:gridCol w:w="850"/>
       <w:gridCol w:w="459"/>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="391"/>
@@ -1384,73 +1075,51 @@
           <w:gridSpan w:val="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="0F6AB95E" w14:textId="77777777" w:rsidR="00D62ACB" w:rsidRPr="00CE741B" w:rsidRDefault="00D62ACB" w:rsidP="008C0507">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="34"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="636363"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CE741B">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="636363"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...21 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{CompanyName}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D62ACB" w:rsidRPr="002060BA" w14:paraId="4DA8ED4B" w14:textId="77777777" w:rsidTr="00FD5155">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5B8BC0FC" w14:textId="77777777" w:rsidR="00D62ACB" w:rsidRPr="00CE741B" w:rsidRDefault="00D62ACB" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6804" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
@@ -1538,111 +1207,51 @@
         <w:tcPr>
           <w:tcW w:w="3544" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="74874088" w14:textId="77777777" w:rsidR="00D62ACB" w:rsidRPr="002060BA" w:rsidRDefault="00D62ACB" w:rsidP="008C0507">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002060BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...59 lines deleted...]
-            <w:t xml:space="preserve">} </w:t>
+            <w:t xml:space="preserve">{CompanyPostcode} {CompanyTown}, {CompanyCountry} </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D62ACB" w:rsidRPr="002060BA" w14:paraId="231F3F29" w14:textId="77777777" w:rsidTr="00FD5155">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="01C87EAF" w14:textId="77777777" w:rsidR="00D62ACB" w:rsidRPr="00CE741B" w:rsidRDefault="00D62ACB" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6804" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
@@ -1700,71 +1309,51 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7FBA24B5" w14:textId="77777777" w:rsidR="00D62ACB" w:rsidRPr="002060BA" w:rsidRDefault="00D62ACB" w:rsidP="008C0507">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002060BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{CompanyOrganizationNo}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D62ACB" w:rsidRPr="00DE3EBF" w14:paraId="6FB59626" w14:textId="77777777" w:rsidTr="00B03421">
       <w:trPr>
         <w:trHeight w:val="101"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="00C6CC75" w14:textId="77777777" w:rsidR="00D62ACB" w:rsidRPr="00CE741B" w:rsidRDefault="00D62ACB" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="10"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
@@ -1960,140 +1549,100 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="574EC87C" w14:textId="77777777" w:rsidR="00CB50E3" w:rsidRPr="002060BA" w:rsidRDefault="00CB50E3" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002060BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{CompanyPhone}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00820463" w:rsidRPr="002060BA" w14:paraId="44D9B2BB" w14:textId="77777777" w:rsidTr="00997DA4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="11031686" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00CB50E3" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6804" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
         </w:tcPr>
         <w:p w14:paraId="3E83D511" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="567"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{ContactName}</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="6291C477" w14:textId="08C6BCF3" w:rsidR="00820463" w:rsidRPr="002060BA" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2117,71 +1666,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="0D2AFA87" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="002060BA" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002060BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{CompanyEmail}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00383191" w:rsidRPr="002060BA" w14:paraId="08812F3E" w14:textId="77777777" w:rsidTr="00265BD2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6EAA97C8" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00CB50E3" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -2245,71 +1774,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="7A181241" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="002060BA" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002060BA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{CompanyWeb}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00383191" w:rsidRPr="002060BA" w14:paraId="159D6680" w14:textId="77777777" w:rsidTr="00271435">
       <w:trPr>
         <w:trHeight w:val="58"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5EFE1917" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00CB50E3" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
@@ -2318,91 +1827,51 @@
         <w:tcPr>
           <w:tcW w:w="6804" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
         </w:tcPr>
         <w:p w14:paraId="551570B4" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00383191" w:rsidP="00FC5C94">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="left" w:pos="3878"/>
             </w:tabs>
             <w:ind w:left="567"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...39 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{ContactPostcode} {ContactTown}</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3544" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
           <w:vMerge w:val="restart"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="32919211" w14:textId="5CCEA2F8" w:rsidR="00383191" w:rsidRPr="00CE741B" w:rsidRDefault="00820463" w:rsidP="00BD717B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="175"/>
             </w:tabs>
@@ -2450,71 +1919,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6804" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
         </w:tcPr>
         <w:p w14:paraId="7C31EBE6" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00383191" w:rsidP="00FC5C94">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="567"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{ContactCountry}</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3544" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
           <w:vMerge/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="2233C1EE" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00CE741B" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="175"/>
             </w:tabs>
             <w:ind w:left="175"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
@@ -2556,127 +2005,105 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="21F120B4" w14:textId="4078C8BC" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>nvoiceNo</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00383191" w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="3A806E23" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{InvoiceNo}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00383191" w:rsidRPr="002060BA" w14:paraId="61B4E899" w14:textId="77777777" w:rsidTr="00D81ABE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6F1274A1" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00CB50E3" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -2696,127 +2123,105 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="5BB8C9B8" w14:textId="2FD6B1EE" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="008C0507">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>I</w:t>
           </w:r>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>nvoiceDate</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00383191" w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="5B1F7ABF" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00383191" w:rsidP="00115026">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{InvoiceDate}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00820463" w:rsidRPr="002060BA" w14:paraId="3D438EEA" w14:textId="77777777" w:rsidTr="003B44D7">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="744C0F0B" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00CB50E3" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -2835,118 +2240,87 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="4323534B" w14:textId="03FFC3C0" w:rsidR="00820463" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>SalesPerson</w:t>
-[...9 lines deleted...]
-            <w:t>:</w:t>
+            <w:t>SalesPerson:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="3D3F3791" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{SalesPerson}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00820463" w:rsidRPr="002060BA" w14:paraId="7ED2AAF4" w14:textId="77777777" w:rsidTr="005B1993">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="63CE8DA8" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00CB50E3" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -2964,118 +2338,87 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="3007A78F" w14:textId="0F5CB769" w:rsidR="00820463" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>CustomerNo</w:t>
-[...9 lines deleted...]
-            <w:t>:</w:t>
+            <w:t>CustomerNo:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="30B3DA83" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00656B97" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{CustomerNo}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00820463" w:rsidRPr="002060BA" w14:paraId="68EB6605" w14:textId="77777777" w:rsidTr="00EB1630">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="72F54AE6" w14:textId="77777777" w:rsidR="00820463" w:rsidRPr="00CB50E3" w:rsidRDefault="00820463" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -3453,71 +2796,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="3B129136" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{DueDate}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00383191" w:rsidRPr="002060BA" w14:paraId="07415EE1" w14:textId="77777777" w:rsidTr="00FD5155">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5257893A" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00CE741B" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -3535,158 +2858,146 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="2549CDB2" w14:textId="6D6689C8" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00EC607B" w:rsidP="008C0507">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>BankAccount</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00383191" w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="1B64DB64" w14:textId="77777777" w:rsidR="00383191" w:rsidRPr="00656B97" w:rsidRDefault="00383191" w:rsidP="00FD5155">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...19 lines deleted...]
-            <w:t>}</w:t>
+            <w:t>{BankAccountNo}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00EC607B" w:rsidRPr="002060BA" w14:paraId="65838690" w14:textId="77777777" w:rsidTr="008E2600">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="71E17F27" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00CE741B" w:rsidRDefault="00EC607B" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6804" w:type="dxa"/>
           <w:gridSpan w:val="5"/>
         </w:tcPr>
-        <w:p w14:paraId="62E47C7B" w14:textId="246232A3" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="00EC607B" w:rsidP="00820463">
-[...10 lines deleted...]
-          </w:pPr>
+        <w:p w14:paraId="62E47C7B" w14:textId="00466755" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="008F10A6" w:rsidP="00820463">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CE741B">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>{ProjectName} {ProjectCode}</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="728868C0" w14:textId="72EF3CCC" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
@@ -3722,1234 +3033,1129 @@
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
         <w:p w14:paraId="7627876E" w14:textId="4342909C" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="00956186" w:rsidP="00820463">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>{IBAN}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EC607B" w:rsidRPr="002060BA" w14:paraId="62957961" w14:textId="77777777" w:rsidTr="007D1DBA">
+    <w:tr w:rsidR="008F10A6" w:rsidRPr="002060BA" w14:paraId="79E08F58" w14:textId="77777777" w:rsidTr="00D01FCF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="41A21705" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00CE741B" w:rsidRDefault="00EC607B" w:rsidP="00820463">
-[...82 lines deleted...]
-            <w:t>}</w:t>
+        <w:p w14:paraId="46F24128" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="00CE741B" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1843" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="56BA7A77" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Your ref:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00656B97">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4961" w:type="dxa"/>
+          <w:gridSpan w:val="4"/>
+        </w:tcPr>
+        <w:p w14:paraId="4AF90664" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="00656B97" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00656B97">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>{ContactPerson}</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> {Reference}</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
-        <w:p w14:paraId="7F33453B" w14:textId="458DE6FA" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="4E76F807" w14:textId="40F08EF8" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Bic</w:t>
-[...8 lines deleted...]
-            <w:t>/Swift:</w:t>
+            <w:t>Bic/Swift:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
-        <w:p w14:paraId="6CF3DDEB" w14:textId="3B0CB9C7" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00956186" w:rsidP="00820463">
+        <w:p w14:paraId="45160C3E" w14:textId="2C3BFAE6" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...1 lines deleted...]
-          <w:proofErr w:type="spellStart"/>
+            <w:t>{Bic/Swift}</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="008F10A6" w:rsidRPr="002060BA" w14:paraId="50D200FF" w14:textId="77777777" w:rsidTr="00FD5155">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="250" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3B93B452" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="00CE741B" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1843" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2C79896E" w14:textId="1DC112A7" w:rsidR="008F10A6" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="18"/>
-[...71 lines deleted...]
-          <w:r>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Delivery Location</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>:</w:t>
-          </w:r>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
         </w:tcPr>
-        <w:p w14:paraId="4D99FA0E" w14:textId="10FEE2E5" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="4D99FA0E" w14:textId="00D5B072" w:rsidR="008F10A6" w:rsidRPr="00656B97" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>{</w:t>
-[...28 lines deleted...]
-            <w:t xml:space="preserve"> {Reference}</w:t>
+            <w:t>{ContactDeliveryAddress}</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
-        <w:p w14:paraId="271AD4A9" w14:textId="3086041C" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="271AD4A9" w14:textId="3086041C" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:ind w:left="232"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>CID</w:t>
           </w:r>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
-        <w:p w14:paraId="4B5D2E9C" w14:textId="20587E97" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="4B5D2E9C" w14:textId="20587E97" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00656B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>{CID}</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EC607B" w:rsidRPr="002060BA" w14:paraId="52809973" w14:textId="77777777" w:rsidTr="00FD5155">
+    <w:tr w:rsidR="008F10A6" w:rsidRPr="002060BA" w14:paraId="52809973" w14:textId="77777777" w:rsidTr="00FD5155">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="01CE290B" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00CE741B" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="01CE290B" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="00CE741B" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5D093F98" w14:textId="5E6F2346" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="5D093F98" w14:textId="55238F72" w:rsidR="008F10A6" w:rsidRPr="00656B97" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Delivery Location</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve">: </w:t>
+            <w:t>Delivery Date:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
         </w:tcPr>
-        <w:p w14:paraId="46D997B1" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00656B97" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="46D997B1" w14:textId="37D72EA7" w:rsidR="008F10A6" w:rsidRPr="00656B97" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00656B97">
-[...26 lines deleted...]
-            <w:t xml:space="preserve">} </w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>{DeliveryDate}</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
-        <w:p w14:paraId="249D3A3E" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="249D3A3E" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:tcPr>
-        <w:p w14:paraId="3ED0274D" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="3ED0274D" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EC607B" w:rsidRPr="002060BA" w14:paraId="65FC907D" w14:textId="77777777" w:rsidTr="00B14FAB">
+    <w:tr w:rsidR="008F10A6" w:rsidRPr="002060BA" w14:paraId="65FC907D" w14:textId="77777777" w:rsidTr="00B14FAB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2A8BC0DF" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00CE741B" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="2A8BC0DF" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="00CE741B" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="1A1A1A"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1843" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4E72FAA9" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00CE741B" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
-[...8 lines deleted...]
-              <w:szCs w:val="20"/>
+        <w:p w14:paraId="4E72FAA9" w14:textId="1C3B238E" w:rsidR="008F10A6" w:rsidRPr="004D1EE8" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:gridSpan w:val="4"/>
         </w:tcPr>
-        <w:p w14:paraId="2C070275" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="00CE741B" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
-[...8 lines deleted...]
-              <w:szCs w:val="20"/>
+        <w:p w14:paraId="2C070275" w14:textId="345C03F6" w:rsidR="008F10A6" w:rsidRPr="004D1EE8" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="1A1A1A"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1559" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:tcPr>
-        <w:p w14:paraId="23F60CE9" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="23F60CE9" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1985" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         </w:tcPr>
-        <w:p w14:paraId="315A0848" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="315A0848" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EC607B" w:rsidRPr="002060BA" w14:paraId="3E8AFBBF" w14:textId="77777777" w:rsidTr="007372A6">
+    <w:tr w:rsidR="008F10A6" w:rsidRPr="002060BA" w14:paraId="3E8AFBBF" w14:textId="77777777" w:rsidTr="007372A6">
       <w:trPr>
         <w:trHeight w:val="360"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="253FFF8D" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="253FFF8D" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10348" w:type="dxa"/>
           <w:gridSpan w:val="10"/>
         </w:tcPr>
-        <w:p w14:paraId="233B8C88" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="233B8C88" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00EC607B" w:rsidRPr="002060BA" w14:paraId="51DA7445" w14:textId="77777777" w:rsidTr="00820463">
+    <w:tr w:rsidR="008F10A6" w:rsidRPr="002060BA" w14:paraId="51DA7445" w14:textId="77777777" w:rsidTr="00820463">
       <w:trPr>
         <w:trHeight w:val="137"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="250" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="74E8AD05" w14:textId="77777777" w:rsidR="00EC607B" w:rsidRPr="002060BA" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        <w:p w14:paraId="74E8AD05" w14:textId="77777777" w:rsidR="008F10A6" w:rsidRPr="002060BA" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4394" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="1D428278" w14:textId="578E5844" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="1D428278" w14:textId="578E5844" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00990B57">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DESCRIPTION</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="1B93ED91" w14:textId="5FDC1072" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="1B93ED91" w14:textId="5FDC1072" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>QTY.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="150DA174" w14:textId="140B7B24" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="150DA174" w14:textId="140B7B24" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>UNIT</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1309" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="46F7A772" w14:textId="1AB5D42B" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="46F7A772" w14:textId="1AB5D42B" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ITEM.PRICE</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="25DFA51F" w14:textId="2BF2886F" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="25DFA51F" w14:textId="2BF2886F" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>DISC</w:t>
           </w:r>
           <w:r w:rsidRPr="007204E5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="0FCE4E89" w14:textId="5C95D5F9" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="0FCE4E89" w14:textId="5C95D5F9" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>VAT</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1667" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="78A7A10D" w14:textId="2A784884" w:rsidR="00EC607B" w:rsidRPr="007204E5" w:rsidRDefault="00EC607B" w:rsidP="00EC607B">
+        </w:tcPr>
+        <w:p w14:paraId="78A7A10D" w14:textId="2A784884" w:rsidR="008F10A6" w:rsidRPr="007204E5" w:rsidRDefault="008F10A6" w:rsidP="008F10A6">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
             </w:tabs>
             <w:spacing w:after="100"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>AMOUNT</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="44AB6158" w14:textId="77777777" w:rsidR="005E2100" w:rsidRPr="009B5F22" w:rsidRDefault="005E2100">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61FACEC9" w14:textId="77777777" w:rsidR="00190621" w:rsidRDefault="00190621">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E2100"/>
     <w:rsid w:val="00085B5F"/>
     <w:rsid w:val="000A5F25"/>
     <w:rsid w:val="000D5A4E"/>
     <w:rsid w:val="000E4A86"/>
     <w:rsid w:val="001006C7"/>
     <w:rsid w:val="00124E4F"/>
     <w:rsid w:val="00126D33"/>
+    <w:rsid w:val="001548C5"/>
     <w:rsid w:val="00157880"/>
     <w:rsid w:val="00164FC4"/>
     <w:rsid w:val="00175D4C"/>
     <w:rsid w:val="00181E14"/>
     <w:rsid w:val="001826F9"/>
     <w:rsid w:val="00190621"/>
     <w:rsid w:val="001C2015"/>
     <w:rsid w:val="001D55BA"/>
     <w:rsid w:val="0020350B"/>
     <w:rsid w:val="002060BA"/>
     <w:rsid w:val="0022029C"/>
     <w:rsid w:val="002378B3"/>
     <w:rsid w:val="002451D3"/>
     <w:rsid w:val="00246D53"/>
     <w:rsid w:val="00254662"/>
     <w:rsid w:val="00255DF5"/>
     <w:rsid w:val="0026539F"/>
     <w:rsid w:val="00271435"/>
     <w:rsid w:val="00274DEC"/>
     <w:rsid w:val="002874CC"/>
     <w:rsid w:val="00292A84"/>
     <w:rsid w:val="002A5CE6"/>
     <w:rsid w:val="002D095D"/>
     <w:rsid w:val="002E7DE4"/>
     <w:rsid w:val="0037668C"/>
     <w:rsid w:val="00376706"/>
     <w:rsid w:val="00380D4E"/>
     <w:rsid w:val="0038102B"/>
     <w:rsid w:val="00383191"/>
     <w:rsid w:val="003A1149"/>
     <w:rsid w:val="003A1A4C"/>
     <w:rsid w:val="003B0519"/>
     <w:rsid w:val="003B6DB3"/>
     <w:rsid w:val="003F0623"/>
     <w:rsid w:val="003F4F95"/>
     <w:rsid w:val="00413847"/>
     <w:rsid w:val="00437871"/>
     <w:rsid w:val="0044030E"/>
     <w:rsid w:val="0046030C"/>
     <w:rsid w:val="00466C5D"/>
     <w:rsid w:val="004759A2"/>
     <w:rsid w:val="0048438E"/>
+    <w:rsid w:val="00487DA8"/>
     <w:rsid w:val="0049413F"/>
+    <w:rsid w:val="004D1EE8"/>
     <w:rsid w:val="00501160"/>
     <w:rsid w:val="00510620"/>
     <w:rsid w:val="00524F4B"/>
+    <w:rsid w:val="005368C7"/>
     <w:rsid w:val="00544381"/>
     <w:rsid w:val="00546FEE"/>
     <w:rsid w:val="005763DF"/>
     <w:rsid w:val="00580B0D"/>
     <w:rsid w:val="005A12A0"/>
     <w:rsid w:val="005C091C"/>
     <w:rsid w:val="005C1927"/>
     <w:rsid w:val="005E2100"/>
     <w:rsid w:val="00600CA1"/>
     <w:rsid w:val="00605CD8"/>
     <w:rsid w:val="00622761"/>
     <w:rsid w:val="00625099"/>
     <w:rsid w:val="00653F3A"/>
     <w:rsid w:val="00656B97"/>
     <w:rsid w:val="00697DCB"/>
     <w:rsid w:val="007024A3"/>
     <w:rsid w:val="00704840"/>
     <w:rsid w:val="0070513E"/>
     <w:rsid w:val="007055E5"/>
     <w:rsid w:val="0071093D"/>
     <w:rsid w:val="00713162"/>
     <w:rsid w:val="007204E5"/>
     <w:rsid w:val="007218DC"/>
     <w:rsid w:val="00731436"/>
     <w:rsid w:val="007372A6"/>
     <w:rsid w:val="007459DF"/>
     <w:rsid w:val="007567ED"/>
     <w:rsid w:val="007707AF"/>
     <w:rsid w:val="007B7CC8"/>
     <w:rsid w:val="00820463"/>
     <w:rsid w:val="00831E06"/>
     <w:rsid w:val="008771AE"/>
     <w:rsid w:val="008776E2"/>
     <w:rsid w:val="0088513D"/>
     <w:rsid w:val="008C0507"/>
     <w:rsid w:val="008C1FE8"/>
     <w:rsid w:val="008D2D2C"/>
     <w:rsid w:val="008E43F2"/>
+    <w:rsid w:val="008F10A6"/>
     <w:rsid w:val="008F14AA"/>
     <w:rsid w:val="008F2F28"/>
     <w:rsid w:val="008F69F6"/>
     <w:rsid w:val="008F73BE"/>
     <w:rsid w:val="00916A3C"/>
     <w:rsid w:val="0092652B"/>
     <w:rsid w:val="009337F6"/>
     <w:rsid w:val="00945BE4"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="0098105C"/>
     <w:rsid w:val="00982ACF"/>
     <w:rsid w:val="009A3CA6"/>
     <w:rsid w:val="009A7722"/>
+    <w:rsid w:val="009A7F6C"/>
     <w:rsid w:val="009B242A"/>
     <w:rsid w:val="009B5F22"/>
     <w:rsid w:val="00A24786"/>
     <w:rsid w:val="00A65931"/>
     <w:rsid w:val="00A70D54"/>
     <w:rsid w:val="00A81428"/>
     <w:rsid w:val="00A82380"/>
     <w:rsid w:val="00AA176B"/>
     <w:rsid w:val="00AB08D4"/>
     <w:rsid w:val="00AB0D24"/>
+    <w:rsid w:val="00AB4C18"/>
     <w:rsid w:val="00AB51D5"/>
     <w:rsid w:val="00AC5B99"/>
     <w:rsid w:val="00AD33F3"/>
     <w:rsid w:val="00AD3FDB"/>
     <w:rsid w:val="00AE5D39"/>
     <w:rsid w:val="00AF0D8F"/>
     <w:rsid w:val="00AF4F76"/>
     <w:rsid w:val="00B06EA9"/>
     <w:rsid w:val="00B14FAB"/>
     <w:rsid w:val="00B44079"/>
     <w:rsid w:val="00B53A09"/>
     <w:rsid w:val="00B55A11"/>
     <w:rsid w:val="00B65DC2"/>
     <w:rsid w:val="00BD717B"/>
     <w:rsid w:val="00BE7A3D"/>
     <w:rsid w:val="00C1794E"/>
     <w:rsid w:val="00C20185"/>
+    <w:rsid w:val="00C213A3"/>
     <w:rsid w:val="00C2565A"/>
     <w:rsid w:val="00C32D42"/>
     <w:rsid w:val="00C603EE"/>
     <w:rsid w:val="00C65C7F"/>
     <w:rsid w:val="00C83489"/>
     <w:rsid w:val="00C9446E"/>
     <w:rsid w:val="00CB0424"/>
     <w:rsid w:val="00CB50E3"/>
     <w:rsid w:val="00CC743D"/>
     <w:rsid w:val="00CD0918"/>
     <w:rsid w:val="00CD4372"/>
     <w:rsid w:val="00CE5991"/>
     <w:rsid w:val="00CE741B"/>
     <w:rsid w:val="00D15F1F"/>
     <w:rsid w:val="00D17F4C"/>
     <w:rsid w:val="00D468CB"/>
     <w:rsid w:val="00D62ACB"/>
     <w:rsid w:val="00D8329D"/>
     <w:rsid w:val="00DB223B"/>
     <w:rsid w:val="00DB7396"/>
     <w:rsid w:val="00DC2375"/>
     <w:rsid w:val="00DD0BD5"/>
     <w:rsid w:val="00DD5CB4"/>
     <w:rsid w:val="00DE3EBF"/>
+    <w:rsid w:val="00DE5A36"/>
     <w:rsid w:val="00DF1B64"/>
     <w:rsid w:val="00DF5127"/>
     <w:rsid w:val="00E02B12"/>
     <w:rsid w:val="00E12D53"/>
     <w:rsid w:val="00E211E3"/>
     <w:rsid w:val="00E212CD"/>
     <w:rsid w:val="00E37B77"/>
     <w:rsid w:val="00E52092"/>
     <w:rsid w:val="00E60677"/>
     <w:rsid w:val="00E655E3"/>
     <w:rsid w:val="00E720BB"/>
     <w:rsid w:val="00E90C67"/>
     <w:rsid w:val="00EA0250"/>
     <w:rsid w:val="00EB341F"/>
     <w:rsid w:val="00EC019A"/>
     <w:rsid w:val="00EC607B"/>
     <w:rsid w:val="00EC731E"/>
     <w:rsid w:val="00ED389C"/>
     <w:rsid w:val="00F1345A"/>
     <w:rsid w:val="00F34C90"/>
     <w:rsid w:val="00F42F3E"/>
     <w:rsid w:val="00F62D20"/>
     <w:rsid w:val="00F671DF"/>
     <w:rsid w:val="00F748B1"/>
     <w:rsid w:val="00F87152"/>
     <w:rsid w:val="00F97ADC"/>
     <w:rsid w:val="00FA1B19"/>
     <w:rsid w:val="00FB6E9A"/>
     <w:rsid w:val="00FC5C94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E58AFE9"/>
   <w15:docId w15:val="{AAA0D915-FE57-4161-916F-7E309F58D986}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5027,98 +4233,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5416,51 +4625,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BobletekstTegn">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C2565A"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1642618450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5744,55 +4953,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3660D6A5-8C07-4273-9534-93F8E5703FB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>38</Words>
-  <Characters>204</Characters>
+  <Words>36</Words>
+  <Characters>206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>